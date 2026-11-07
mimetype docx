--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -1,88 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00E86BC0" w:rsidRPr="00D02FC2" w:rsidRDefault="00D14238" w:rsidP="00E86BC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Примеры оформления библиографически</w:t>
       </w:r>
       <w:r w:rsidR="00E86BC0" w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>х описаний различных источников</w:t>
       </w:r>
       <w:r w:rsidR="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E86BC0" w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:r w:rsidR="00D02FC2" w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ГОСТ 7.05-2008</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00647DEF" w:rsidRDefault="00647DEF" w:rsidP="00A94335">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -296,57 +294,83 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E86BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Я.</w:t>
       </w:r>
       <w:r w:rsidR="00E86BC0" w:rsidRPr="00E86BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">П. Электронные библиотеки, учебник для вузов. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E86BC0" w:rsidRPr="00E86BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">М.: </w:t>
+        <w:t>М.</w:t>
+      </w:r>
+      <w:r w:rsidR="0096129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86BC0" w:rsidRPr="00E86BC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E86BC0" w:rsidRPr="00E86BC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E86BC0" w:rsidRPr="00E86BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Либерея</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E86BC0" w:rsidRPr="00E86BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -510,67 +534,119 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Леготин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Е.Ю. Организация метаданных в хранилище данных </w:t>
+        <w:t xml:space="preserve"> Е.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2730">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D02FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ю. Организация метаданных в хранилище данных </w:t>
       </w:r>
       <w:r w:rsidR="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">// </w:t>
       </w:r>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Научный поиск. Технические науки: Материалы</w:t>
+        <w:t xml:space="preserve">Научный поиск. Технические </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D02FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>науки</w:t>
+      </w:r>
+      <w:r w:rsidR="0096129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D02FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Материалы</w:t>
       </w:r>
       <w:r w:rsidR="00727BA4" w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3-й науч. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>конф</w:t>
@@ -622,69 +698,85 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Юж</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Урал. гос. ун-т. Т. 2. Челябинск: Издательский центр </w:t>
+        <w:t>Урал. гос. ун-т. Т. 2. Челя</w:t>
+      </w:r>
+      <w:r w:rsidR="0096129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бинск: Издательский центр </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0096129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ЮУрГУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0096129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ЮУрГУ</w:t>
-[...8 lines deleted...]
-        <w:t>. 2011. С. 128</w:t>
+        <w:t xml:space="preserve"> 2011. С. 128</w:t>
       </w:r>
       <w:r w:rsidR="00D02FC2">
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>132.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E86BC0" w:rsidRPr="00D02FC2" w:rsidRDefault="00D14238" w:rsidP="00E86BC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
@@ -1032,75 +1124,93 @@
         </w:rPr>
         <w:t>Нормативные документы:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D14238" w:rsidRPr="00D02FC2" w:rsidRDefault="00D14238" w:rsidP="00D02FC2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ГОСТ 7.0.96—2016 Система стандартов по информации, библиотечному и издательскому делу. Электронные библиотеки. Основные виды. Структура. Технология формирования. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0096129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>М. :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0096129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0096129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стандартинформ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0096129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00D02FC2" w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">М.: </w:t>
-[...17 lines deleted...]
-        <w:t>. 2016.</w:t>
+        <w:t xml:space="preserve"> 2016.</w:t>
       </w:r>
       <w:r w:rsidR="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D02FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>16 с.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00647DEF" w:rsidRPr="00D14238" w:rsidRDefault="00647DEF" w:rsidP="00D14238">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1121,51 +1231,51 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12DC30C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F71EEA0C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1681,83 +1791,85 @@
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A6E4F"/>
     <w:rsid w:val="004A6E4F"/>
+    <w:rsid w:val="005B2730"/>
     <w:rsid w:val="00647DEF"/>
     <w:rsid w:val="00727BA4"/>
     <w:rsid w:val="00742B0B"/>
+    <w:rsid w:val="0096129D"/>
     <w:rsid w:val="00A0653A"/>
     <w:rsid w:val="00A94335"/>
     <w:rsid w:val="00D02FC2"/>
     <w:rsid w:val="00D14238"/>
     <w:rsid w:val="00E86BC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="025C287C"/>
+  <w14:docId w14:val="52DFA222"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{40FF1629-4C7F-493B-9D23-49CBC8638EAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2442,69 +2554,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>268</Words>
-  <Characters>1534</Characters>
+  <Words>269</Words>
+  <Characters>1537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1799</CharactersWithSpaces>
+  <CharactersWithSpaces>1803</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Татьяна Суханова</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>