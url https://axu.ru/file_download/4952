--- v0 (2026-07-27)
+++ v1 (2026-10-24)
@@ -1,187 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\New\Desktop\Заочка в очку\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\suhanova\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{846459A5-4B7B-40A6-A274-14AC7AFA67FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="750" yWindow="240" windowWidth="18060" windowHeight="9735" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="10920"/>
   </bookViews>
   <sheets>
-    <sheet name="Очка 25-26" sheetId="1" r:id="rId1"/>
+    <sheet name="Очная форма 25-26" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Очка 25-26'!$A$1:$Z$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Очная форма 25-26'!$A$1:$Z$50</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Z10" i="1" l="1"/>
   <c r="Y10" i="1"/>
   <c r="X10" i="1"/>
   <c r="W10" i="1"/>
   <c r="V10" i="1"/>
   <c r="V48" i="1" s="1"/>
+  <c r="N10" i="1"/>
+  <c r="M10" i="1"/>
+  <c r="M48" i="1" s="1"/>
   <c r="K41" i="1"/>
   <c r="J41" i="1"/>
   <c r="I41" i="1"/>
   <c r="H41" i="1"/>
   <c r="G41" i="1"/>
   <c r="U11" i="1"/>
   <c r="U10" i="1" s="1"/>
   <c r="T11" i="1"/>
   <c r="T10" i="1" s="1"/>
   <c r="S11" i="1"/>
   <c r="S10" i="1" s="1"/>
   <c r="R11" i="1"/>
   <c r="R10" i="1" s="1"/>
   <c r="Q11" i="1"/>
   <c r="Q10" i="1" s="1"/>
   <c r="Q48" i="1" s="1"/>
   <c r="G12" i="1"/>
   <c r="G11" i="1" s="1"/>
-  <c r="G10" i="1" s="1"/>
   <c r="P12" i="1"/>
   <c r="O12" i="1"/>
   <c r="N12" i="1"/>
   <c r="M12" i="1"/>
   <c r="L12" i="1"/>
   <c r="K12" i="1"/>
   <c r="K11" i="1" s="1"/>
   <c r="J12" i="1"/>
   <c r="J11" i="1" s="1"/>
   <c r="I12" i="1"/>
   <c r="I11" i="1" s="1"/>
+  <c r="I10" i="1" s="1"/>
+  <c r="I48" i="1" s="1"/>
   <c r="H12" i="1"/>
   <c r="H11" i="1" s="1"/>
   <c r="Z5" i="1"/>
   <c r="Z48" i="1" s="1"/>
   <c r="X5" i="1"/>
   <c r="X48" i="1" s="1"/>
   <c r="U5" i="1"/>
   <c r="U48" i="1" s="1"/>
   <c r="S5" i="1"/>
   <c r="P5" i="1"/>
   <c r="N5" i="1"/>
   <c r="I5" i="1"/>
   <c r="Y6" i="1"/>
   <c r="Y5" i="1" s="1"/>
   <c r="W6" i="1"/>
   <c r="W5" i="1" s="1"/>
   <c r="W48" i="1" s="1"/>
   <c r="T6" i="1"/>
   <c r="T5" i="1" s="1"/>
   <c r="R6" i="1"/>
   <c r="R5" i="1" s="1"/>
   <c r="O6" i="1"/>
   <c r="O5" i="1" s="1"/>
   <c r="M6" i="1"/>
   <c r="M5" i="1" s="1"/>
   <c r="K6" i="1"/>
   <c r="K5" i="1" s="1"/>
   <c r="J6" i="1"/>
   <c r="J5" i="1" s="1"/>
   <c r="H6" i="1"/>
   <c r="H5" i="1" s="1"/>
   <c r="G6" i="1"/>
   <c r="G5" i="1" s="1"/>
   <c r="P17" i="1"/>
   <c r="P10" i="1" s="1"/>
   <c r="O17" i="1"/>
   <c r="O10" i="1" s="1"/>
   <c r="N17" i="1"/>
-  <c r="N10" i="1" s="1"/>
   <c r="M17" i="1"/>
-  <c r="M10" i="1" s="1"/>
-  <c r="M48" i="1" s="1"/>
   <c r="L17" i="1"/>
   <c r="L10" i="1" s="1"/>
   <c r="L48" i="1" s="1"/>
   <c r="K17" i="1"/>
   <c r="J17" i="1"/>
   <c r="I17" i="1"/>
   <c r="H17" i="1"/>
   <c r="H10" i="1" s="1"/>
   <c r="H48" i="1" s="1"/>
-  <c r="N48" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="I48" i="1" s="1"/>
+  <c r="G10" i="1" l="1"/>
+  <c r="G48" i="1" s="1"/>
   <c r="J10" i="1"/>
   <c r="J48" i="1" s="1"/>
   <c r="K10" i="1"/>
   <c r="K48" i="1" s="1"/>
   <c r="R48" i="1"/>
+  <c r="N48" i="1"/>
   <c r="S48" i="1"/>
-  <c r="G48" i="1"/>
   <c r="P48" i="1"/>
   <c r="T48" i="1"/>
   <c r="O48" i="1"/>
   <c r="Y48" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="101">
   <si>
     <t>Наименование дисциплин (модулей)</t>
   </si>
   <si>
     <t>нормы контроля по семестрам</t>
   </si>
   <si>
     <t>ЗЕТ</t>
   </si>
   <si>
     <t>Итого академических часов</t>
   </si>
   <si>
     <t>По курсам обучения</t>
   </si>
   <si>
@@ -287,53 +282,50 @@
     <t>Элективные дисциплины (блок 4)</t>
   </si>
   <si>
     <t xml:space="preserve">Этномузыкознание в проекциях традиционного и академического творчества </t>
   </si>
   <si>
     <t>История музыки в документах художественных эпох</t>
   </si>
   <si>
     <t>Элективные дисциплины (блок 5)</t>
   </si>
   <si>
     <t>Генрих Шенкер и его система линеарно-гармонического анализа музыки</t>
   </si>
   <si>
     <t>Художественное пространство электронной музыки</t>
   </si>
   <si>
     <t xml:space="preserve">Факультативные дисциплины </t>
   </si>
   <si>
     <t>Арт-менеджмент</t>
   </si>
   <si>
     <t>Второй иностранный язык (немецкий/английский/французский)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Массовая музыкальная культура</t>
   </si>
   <si>
     <t>Музыкальная терминология на иностранном языке</t>
   </si>
   <si>
     <t>Теория музыкального содержания</t>
   </si>
   <si>
     <t>1. НАУЧНЫЙ КОМПОНЕНТ:</t>
   </si>
   <si>
     <t>1.1. Научная деятельность, направленная на подготовку диссертации к защите</t>
   </si>
   <si>
     <t>2. ОБРАЗОВАТЕЛЬНЫЙ КОМПОНЕНТ:</t>
   </si>
   <si>
     <t>2.1.Дисциплины (модули)</t>
   </si>
   <si>
     <t>3. ИТОГОВАЯ АТТЕСТАЦИЯ:</t>
   </si>
   <si>
     <t xml:space="preserve">3.1. </t>
   </si>
@@ -448,61 +440,64 @@
   <si>
     <t>2.2.2.4(Ф)</t>
   </si>
   <si>
     <t>2.2.2.5(Ф)</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>2.4.1.</t>
   </si>
   <si>
     <t>2.4.2.</t>
   </si>
   <si>
     <t>2.4.3.</t>
   </si>
   <si>
     <t>Специальная дисциплина 5.10.3 Виды искусства (музыкальное искусство)</t>
   </si>
   <si>
     <t>История исполнительских стилей</t>
   </si>
   <si>
+    <t>Подготовка автореферата</t>
+  </si>
+  <si>
     <t>Федеральное государственное бюджетное образовательное учреждение высшего образования "Академия хорового искусства имени В.С. Попова"
-УЧЕБНЫЙ ПЛАН на 2025-2026 учебный год, год начала обучения - 2025
+УЧЕБНЫЙ ПЛАН, начало обучения 2025 год
 по программе подготовки научных и научно-педагогических кадров в аспирантуре 
 по научной специальности: 5.10.3 - Виды искусства (музыкальное искусство) 
 форма обучения: очная, срок обучения: 3 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1126,51 +1121,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="168">
+  <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1299,123 +1294,93 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="16" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1491,174 +1456,174 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="16" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="12" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="12" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="13" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1905,751 +1870,751 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z2452"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="62" zoomScaleNormal="62" zoomScaleSheetLayoutView="62" workbookViewId="0">
-      <selection sqref="A1:Z1"/>
+      <selection activeCell="AE19" sqref="AE19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="15" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="10" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="15" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="16" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="30" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="21"/>
     <col min="8" max="8" width="8.85546875" style="8"/>
     <col min="12" max="12" width="8.85546875" style="8"/>
     <col min="17" max="17" width="8.85546875" style="8"/>
     <col min="22" max="22" width="8.85546875" style="8"/>
     <col min="26" max="26" width="8.85546875" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="108.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="149" t="s">
         <v>100</v>
       </c>
-      <c r="B1" s="135"/>
-[...23 lines deleted...]
-      <c r="Z1" s="136"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="150"/>
+      <c r="K1" s="150"/>
+      <c r="L1" s="150"/>
+      <c r="M1" s="150"/>
+      <c r="N1" s="150"/>
+      <c r="O1" s="150"/>
+      <c r="P1" s="150"/>
+      <c r="Q1" s="150"/>
+      <c r="R1" s="150"/>
+      <c r="S1" s="150"/>
+      <c r="T1" s="150"/>
+      <c r="U1" s="150"/>
+      <c r="V1" s="150"/>
+      <c r="W1" s="150"/>
+      <c r="X1" s="150"/>
+      <c r="Y1" s="150"/>
+      <c r="Z1" s="151"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A2" s="137" t="s">
+      <c r="A2" s="152" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="151" t="s">
+      <c r="B2" s="127" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="142" t="s">
+      <c r="C2" s="129" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="143"/>
-[...1 lines deleted...]
-      <c r="F2" s="142" t="s">
+      <c r="D2" s="130"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="129" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="144"/>
-      <c r="H2" s="142" t="s">
+      <c r="G2" s="131"/>
+      <c r="H2" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="143"/>
-[...2 lines deleted...]
-      <c r="L2" s="142" t="s">
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="131"/>
+      <c r="L2" s="129" t="s">
         <v>4</v>
       </c>
-      <c r="M2" s="143"/>
-[...12 lines deleted...]
-      <c r="Z2" s="144"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
+      <c r="Q2" s="130"/>
+      <c r="R2" s="130"/>
+      <c r="S2" s="130"/>
+      <c r="T2" s="130"/>
+      <c r="U2" s="130"/>
+      <c r="V2" s="130"/>
+      <c r="W2" s="130"/>
+      <c r="X2" s="130"/>
+      <c r="Y2" s="130"/>
+      <c r="Z2" s="131"/>
     </row>
     <row r="3" spans="1:26" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="A3" s="138"/>
-      <c r="B3" s="151"/>
+      <c r="A3" s="153"/>
+      <c r="B3" s="127"/>
       <c r="C3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="142" t="s">
+      <c r="L3" s="129" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="143"/>
-[...3 lines deleted...]
-      <c r="Q3" s="142" t="s">
+      <c r="M3" s="130"/>
+      <c r="N3" s="130"/>
+      <c r="O3" s="130"/>
+      <c r="P3" s="131"/>
+      <c r="Q3" s="129" t="s">
         <v>14</v>
       </c>
-      <c r="R3" s="143"/>
-[...3 lines deleted...]
-      <c r="V3" s="142" t="s">
+      <c r="R3" s="130"/>
+      <c r="S3" s="130"/>
+      <c r="T3" s="130"/>
+      <c r="U3" s="131"/>
+      <c r="V3" s="129" t="s">
         <v>15</v>
       </c>
-      <c r="W3" s="143"/>
-[...2 lines deleted...]
-      <c r="Z3" s="144"/>
+      <c r="W3" s="130"/>
+      <c r="X3" s="130"/>
+      <c r="Y3" s="130"/>
+      <c r="Z3" s="131"/>
     </row>
     <row r="4" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="139"/>
-[...10 lines deleted...]
-      <c r="L4" s="82" t="s">
+      <c r="A4" s="154"/>
+      <c r="B4" s="128"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="M4" s="83" t="s">
+      <c r="M4" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="N4" s="83" t="s">
+      <c r="N4" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="83" t="s">
+      <c r="O4" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="P4" s="86" t="s">
+      <c r="P4" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="Q4" s="82" t="s">
+      <c r="Q4" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="R4" s="83" t="s">
+      <c r="R4" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="S4" s="83" t="s">
+      <c r="S4" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="T4" s="83" t="s">
+      <c r="T4" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="86" t="s">
+      <c r="U4" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="V4" s="82" t="s">
+      <c r="V4" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="W4" s="83" t="s">
+      <c r="W4" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="X4" s="83" t="s">
+      <c r="X4" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="Y4" s="83" t="s">
+      <c r="Y4" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="Z4" s="84" t="s">
+      <c r="Z4" s="70" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="140" t="s">
-[...7 lines deleted...]
-      <c r="G5" s="96">
+      <c r="A5" s="143" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="144"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="86">
         <f>G6+G9</f>
         <v>150</v>
       </c>
-      <c r="H5" s="97">
+      <c r="H5" s="87">
         <f>H6+H9</f>
         <v>5400</v>
       </c>
-      <c r="I5" s="98">
+      <c r="I5" s="88">
         <f>I6+I9</f>
         <v>9</v>
       </c>
-      <c r="J5" s="98">
+      <c r="J5" s="88">
         <f>J6+J9</f>
         <v>429</v>
       </c>
-      <c r="K5" s="96">
+      <c r="K5" s="86">
         <f>K6+K9</f>
         <v>4962</v>
       </c>
-      <c r="L5" s="97">
+      <c r="L5" s="87">
         <v>50</v>
       </c>
-      <c r="M5" s="98">
+      <c r="M5" s="88">
         <f>M6+M9</f>
         <v>1800</v>
       </c>
-      <c r="N5" s="98">
+      <c r="N5" s="88">
         <f>N6+N9</f>
         <v>143</v>
       </c>
-      <c r="O5" s="98">
+      <c r="O5" s="88">
         <f>O6+O9</f>
         <v>1654</v>
       </c>
-      <c r="P5" s="96">
+      <c r="P5" s="86">
         <f>P6+P9</f>
         <v>3</v>
       </c>
-      <c r="Q5" s="97">
+      <c r="Q5" s="87">
         <v>50</v>
       </c>
-      <c r="R5" s="98">
+      <c r="R5" s="88">
         <f>R6+R9</f>
         <v>1800</v>
       </c>
-      <c r="S5" s="98">
+      <c r="S5" s="88">
         <f>S6+S9</f>
         <v>143</v>
       </c>
-      <c r="T5" s="98">
+      <c r="T5" s="88">
         <f>T6+T9</f>
         <v>1654</v>
       </c>
-      <c r="U5" s="96">
+      <c r="U5" s="86">
         <f>U6+U9</f>
         <v>3</v>
       </c>
-      <c r="V5" s="97">
+      <c r="V5" s="87">
         <v>50</v>
       </c>
-      <c r="W5" s="98">
+      <c r="W5" s="88">
         <f>W6+W9</f>
         <v>1800</v>
       </c>
-      <c r="X5" s="98">
+      <c r="X5" s="88">
         <f>X6+X9</f>
         <v>143</v>
       </c>
-      <c r="Y5" s="98">
+      <c r="Y5" s="88">
         <f>Y6+Y9</f>
         <v>1654</v>
       </c>
-      <c r="Z5" s="99">
+      <c r="Z5" s="89">
         <f>Z6+Z9</f>
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="164" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="165"/>
+      <c r="A6" s="145" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="146"/>
       <c r="C6" s="53"/>
       <c r="D6" s="54"/>
       <c r="E6" s="55"/>
-      <c r="F6" s="87"/>
-      <c r="G6" s="88">
+      <c r="F6" s="77"/>
+      <c r="G6" s="78">
         <f>G7+G8</f>
         <v>148</v>
       </c>
-      <c r="H6" s="89">
+      <c r="H6" s="79">
         <f>H7+H8</f>
         <v>5328</v>
       </c>
-      <c r="I6" s="90"/>
-      <c r="J6" s="90">
+      <c r="I6" s="80"/>
+      <c r="J6" s="80">
         <f>J7</f>
         <v>429</v>
       </c>
-      <c r="K6" s="88">
+      <c r="K6" s="78">
         <f>K7+K8</f>
         <v>4899</v>
       </c>
       <c r="L6" s="53"/>
-      <c r="M6" s="90">
+      <c r="M6" s="80">
         <f>M7+M8</f>
         <v>1776</v>
       </c>
-      <c r="N6" s="90">
+      <c r="N6" s="80">
         <v>143</v>
       </c>
-      <c r="O6" s="90">
+      <c r="O6" s="80">
         <f>O7+O8</f>
         <v>1633</v>
       </c>
-      <c r="P6" s="91"/>
+      <c r="P6" s="81"/>
       <c r="Q6" s="53"/>
-      <c r="R6" s="90">
+      <c r="R6" s="80">
         <f>R7+R8</f>
         <v>1776</v>
       </c>
-      <c r="S6" s="90">
+      <c r="S6" s="80">
         <v>143</v>
       </c>
-      <c r="T6" s="90">
+      <c r="T6" s="80">
         <f>T7+T8</f>
         <v>1633</v>
       </c>
-      <c r="U6" s="91"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="53"/>
-      <c r="W6" s="90">
+      <c r="W6" s="80">
         <f>W7+W8</f>
         <v>1776</v>
       </c>
-      <c r="X6" s="90">
+      <c r="X6" s="80">
         <v>143</v>
       </c>
-      <c r="Y6" s="90">
+      <c r="Y6" s="80">
         <f>Y7+Y8</f>
         <v>1633</v>
       </c>
       <c r="Z6" s="55"/>
     </row>
     <row r="7" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="3"/>
       <c r="E7" s="7"/>
       <c r="F7" s="13"/>
       <c r="G7" s="11">
         <v>111</v>
       </c>
       <c r="H7" s="6">
         <v>3996</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3">
         <v>429</v>
       </c>
       <c r="K7" s="11">
         <v>3567</v>
       </c>
-      <c r="L7" s="145">
+      <c r="L7" s="155">
         <v>50</v>
       </c>
       <c r="M7" s="3">
         <v>1332</v>
       </c>
       <c r="N7" s="3">
         <v>143</v>
       </c>
       <c r="O7" s="3">
         <v>1189</v>
       </c>
       <c r="P7" s="11"/>
-      <c r="Q7" s="145">
+      <c r="Q7" s="155">
         <v>50</v>
       </c>
       <c r="R7" s="3">
         <v>1332</v>
       </c>
       <c r="S7" s="3">
         <v>143</v>
       </c>
       <c r="T7" s="3">
         <v>1189</v>
       </c>
       <c r="U7" s="11"/>
-      <c r="V7" s="145">
+      <c r="V7" s="155">
         <v>50</v>
       </c>
       <c r="W7" s="3">
         <v>1332</v>
       </c>
       <c r="X7" s="3">
         <v>143</v>
       </c>
       <c r="Y7" s="3">
         <v>1189</v>
       </c>
       <c r="Z7" s="7"/>
     </row>
     <row r="8" spans="1:26" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="14"/>
       <c r="D8" s="20"/>
       <c r="E8" s="31"/>
       <c r="F8" s="13"/>
       <c r="G8" s="11">
         <v>37</v>
       </c>
       <c r="H8" s="6">
         <v>1332</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="11">
         <v>1332</v>
       </c>
-      <c r="L8" s="146"/>
+      <c r="L8" s="156"/>
       <c r="M8" s="3">
         <v>444</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="3">
         <v>444</v>
       </c>
       <c r="P8" s="11"/>
-      <c r="Q8" s="146"/>
+      <c r="Q8" s="156"/>
       <c r="R8" s="3">
         <v>444</v>
       </c>
       <c r="S8" s="3"/>
       <c r="T8" s="3">
         <v>444</v>
       </c>
       <c r="U8" s="11"/>
-      <c r="V8" s="146"/>
+      <c r="V8" s="156"/>
       <c r="W8" s="3">
         <v>444</v>
       </c>
       <c r="X8" s="3"/>
       <c r="Y8" s="3">
         <v>444</v>
       </c>
       <c r="Z8" s="7"/>
     </row>
     <row r="9" spans="1:26" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="156" t="s">
-[...9 lines deleted...]
-      <c r="G9" s="122">
+      <c r="A9" s="135" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="136"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="76"/>
+      <c r="G9" s="112">
         <v>2</v>
       </c>
-      <c r="H9" s="123">
+      <c r="H9" s="113">
         <v>72</v>
       </c>
-      <c r="I9" s="124">
+      <c r="I9" s="114">
         <v>9</v>
       </c>
-      <c r="J9" s="124"/>
-      <c r="K9" s="122">
+      <c r="J9" s="114"/>
+      <c r="K9" s="112">
         <v>63</v>
       </c>
-      <c r="L9" s="147"/>
-      <c r="M9" s="124">
+      <c r="L9" s="157"/>
+      <c r="M9" s="114">
         <v>24</v>
       </c>
-      <c r="N9" s="124"/>
-      <c r="O9" s="124">
+      <c r="N9" s="114"/>
+      <c r="O9" s="114">
         <v>21</v>
       </c>
-      <c r="P9" s="122">
+      <c r="P9" s="112">
         <v>3</v>
       </c>
-      <c r="Q9" s="147"/>
-      <c r="R9" s="124">
+      <c r="Q9" s="157"/>
+      <c r="R9" s="114">
         <v>24</v>
       </c>
-      <c r="S9" s="124"/>
-      <c r="T9" s="124">
+      <c r="S9" s="114"/>
+      <c r="T9" s="114">
         <v>21</v>
       </c>
-      <c r="U9" s="122">
+      <c r="U9" s="112">
         <v>3</v>
       </c>
-      <c r="V9" s="147"/>
-      <c r="W9" s="124">
+      <c r="V9" s="157"/>
+      <c r="W9" s="114">
         <v>24</v>
       </c>
-      <c r="X9" s="124"/>
-      <c r="Y9" s="124">
+      <c r="X9" s="114"/>
+      <c r="Y9" s="114">
         <v>21</v>
       </c>
-      <c r="Z9" s="125">
+      <c r="Z9" s="115">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:26" ht="30.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="140" t="s">
-[...7 lines deleted...]
-      <c r="G10" s="96">
+      <c r="A10" s="143" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="144"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="83"/>
+      <c r="E10" s="84"/>
+      <c r="F10" s="85"/>
+      <c r="G10" s="86">
         <f t="shared" ref="G10:Z10" si="0">G11+G17+G39+G41</f>
         <v>28</v>
       </c>
-      <c r="H10" s="97">
+      <c r="H10" s="87">
         <f t="shared" si="0"/>
         <v>1008</v>
       </c>
-      <c r="I10" s="98">
+      <c r="I10" s="88">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
-      <c r="J10" s="98">
+      <c r="J10" s="88">
         <f t="shared" si="0"/>
         <v>475</v>
       </c>
-      <c r="K10" s="96">
+      <c r="K10" s="86">
         <f t="shared" si="0"/>
         <v>513</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="87">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
-      <c r="M10" s="98">
+      <c r="M10" s="88">
         <f t="shared" si="0"/>
         <v>576</v>
       </c>
-      <c r="N10" s="98">
+      <c r="N10" s="88">
         <f t="shared" si="0"/>
         <v>283</v>
       </c>
-      <c r="O10" s="98">
+      <c r="O10" s="88">
         <f t="shared" si="0"/>
         <v>281</v>
       </c>
-      <c r="P10" s="96">
+      <c r="P10" s="86">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q10" s="87">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
-      <c r="R10" s="98">
+      <c r="R10" s="88">
         <f t="shared" si="0"/>
         <v>360</v>
       </c>
-      <c r="S10" s="98">
+      <c r="S10" s="88">
         <f t="shared" si="0"/>
         <v>182</v>
       </c>
-      <c r="T10" s="98">
+      <c r="T10" s="88">
         <f t="shared" si="0"/>
         <v>171</v>
       </c>
-      <c r="U10" s="96">
+      <c r="U10" s="86">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="V10" s="97">
+      <c r="V10" s="87">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="W10" s="98">
+      <c r="W10" s="88">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
-      <c r="X10" s="98">
+      <c r="X10" s="88">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
-      <c r="Y10" s="98">
+      <c r="Y10" s="88">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
-      <c r="Z10" s="99">
+      <c r="Z10" s="89">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:26" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="166" t="s">
-[...7 lines deleted...]
-      <c r="G11" s="104">
+      <c r="A11" s="147" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="148"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="91"/>
+      <c r="E11" s="92"/>
+      <c r="F11" s="93"/>
+      <c r="G11" s="94">
         <f>G12+G16</f>
         <v>15</v>
       </c>
-      <c r="H11" s="105">
+      <c r="H11" s="95">
         <f>H12+H16</f>
         <v>540</v>
       </c>
-      <c r="I11" s="106">
+      <c r="I11" s="96">
         <f>I12+I16</f>
         <v>7</v>
       </c>
-      <c r="J11" s="106">
+      <c r="J11" s="96">
         <f>J12+J16</f>
         <v>322</v>
       </c>
-      <c r="K11" s="104">
+      <c r="K11" s="94">
         <f>K12+K16</f>
         <v>211</v>
       </c>
-      <c r="L11" s="105">
+      <c r="L11" s="95">
         <v>8</v>
       </c>
-      <c r="M11" s="106">
+      <c r="M11" s="96">
         <v>288</v>
       </c>
-      <c r="N11" s="106">
+      <c r="N11" s="96">
         <v>180</v>
       </c>
-      <c r="O11" s="106">
+      <c r="O11" s="96">
         <v>104</v>
       </c>
-      <c r="P11" s="104">
+      <c r="P11" s="94">
         <v>4</v>
       </c>
-      <c r="Q11" s="105">
+      <c r="Q11" s="95">
         <f>Q12+Q16</f>
         <v>6</v>
       </c>
-      <c r="R11" s="106">
+      <c r="R11" s="96">
         <f>R12+R16</f>
         <v>216</v>
       </c>
-      <c r="S11" s="106">
+      <c r="S11" s="96">
         <f>S12+S16</f>
         <v>135</v>
       </c>
-      <c r="T11" s="106">
+      <c r="T11" s="96">
         <f>T12+T16</f>
         <v>78</v>
       </c>
-      <c r="U11" s="104">
+      <c r="U11" s="94">
         <f>U12+U16</f>
         <v>3</v>
       </c>
-      <c r="V11" s="105">
+      <c r="V11" s="95">
         <v>1</v>
       </c>
-      <c r="W11" s="106">
+      <c r="W11" s="96">
         <v>36</v>
       </c>
-      <c r="X11" s="106">
+      <c r="X11" s="96">
         <v>7</v>
       </c>
-      <c r="Y11" s="106">
+      <c r="Y11" s="96">
         <v>29</v>
       </c>
-      <c r="Z11" s="102"/>
+      <c r="Z11" s="92"/>
     </row>
     <row r="12" spans="1:26" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="158" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="159"/>
+      <c r="A12" s="137" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="138"/>
       <c r="C12" s="53"/>
       <c r="D12" s="54"/>
       <c r="E12" s="55"/>
       <c r="F12" s="44"/>
       <c r="G12" s="45">
         <f>G13+G14+G15</f>
         <v>13</v>
       </c>
       <c r="H12" s="46">
         <f>H13+H14+H15</f>
         <v>468</v>
       </c>
       <c r="I12" s="47">
         <f>I13+I14</f>
         <v>6</v>
       </c>
       <c r="J12" s="47">
         <f>J13+J14+J15</f>
         <v>287</v>
       </c>
       <c r="K12" s="45">
         <f>K13+K14+K15</f>
         <v>175</v>
       </c>
       <c r="L12" s="46">
@@ -2740,51 +2705,51 @@
         <v>98</v>
       </c>
       <c r="P13" s="11">
         <v>2</v>
       </c>
       <c r="Q13" s="33"/>
       <c r="R13" s="32"/>
       <c r="S13" s="32"/>
       <c r="T13" s="32"/>
       <c r="U13" s="35"/>
       <c r="V13" s="33"/>
       <c r="W13" s="32"/>
       <c r="X13" s="32"/>
       <c r="Y13" s="32"/>
       <c r="Z13" s="34"/>
     </row>
     <row r="14" spans="1:26" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="13"/>
       <c r="G14" s="11">
         <v>7</v>
       </c>
       <c r="H14" s="6">
         <v>252</v>
       </c>
       <c r="I14" s="3">
         <v>4</v>
       </c>
       <c r="J14" s="3">
         <v>200</v>
       </c>
       <c r="K14" s="11">
         <v>48</v>
       </c>
       <c r="L14" s="6">
         <v>3</v>
       </c>
       <c r="M14" s="3">
         <v>108</v>
       </c>
       <c r="N14" s="3">
@@ -2800,150 +2765,150 @@
         <v>4</v>
       </c>
       <c r="R14" s="3">
         <v>144</v>
       </c>
       <c r="S14" s="3">
         <v>100</v>
       </c>
       <c r="T14" s="3">
         <v>42</v>
       </c>
       <c r="U14" s="11">
         <v>2</v>
       </c>
       <c r="V14" s="33"/>
       <c r="W14" s="32"/>
       <c r="X14" s="32"/>
       <c r="Y14" s="32"/>
       <c r="Z14" s="34"/>
     </row>
     <row r="15" spans="1:26" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="4"/>
       <c r="E15" s="7"/>
       <c r="F15" s="13"/>
       <c r="G15" s="11">
         <v>1</v>
       </c>
       <c r="H15" s="6">
         <v>36</v>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="3">
         <v>7</v>
       </c>
       <c r="K15" s="11">
         <v>29</v>
       </c>
       <c r="L15" s="33"/>
       <c r="M15" s="32"/>
       <c r="N15" s="32"/>
       <c r="O15" s="32"/>
       <c r="P15" s="35"/>
       <c r="Q15" s="33"/>
       <c r="R15" s="32"/>
       <c r="S15" s="32"/>
       <c r="T15" s="32"/>
       <c r="U15" s="35"/>
       <c r="V15" s="6">
         <v>1</v>
       </c>
       <c r="W15" s="3">
         <v>36</v>
       </c>
       <c r="X15" s="3">
         <v>7</v>
       </c>
       <c r="Y15" s="3">
         <v>29</v>
       </c>
       <c r="Z15" s="34"/>
     </row>
     <row r="16" spans="1:26" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="160" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="161"/>
+      <c r="A16" s="139" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="140"/>
       <c r="C16" s="50">
         <v>4</v>
       </c>
       <c r="D16" s="51"/>
       <c r="E16" s="52"/>
       <c r="F16" s="48"/>
       <c r="G16" s="49">
         <v>2</v>
       </c>
       <c r="H16" s="50">
         <v>72</v>
       </c>
       <c r="I16" s="51">
         <v>1</v>
       </c>
       <c r="J16" s="51">
         <v>35</v>
       </c>
       <c r="K16" s="49">
         <v>36</v>
       </c>
       <c r="L16" s="50"/>
       <c r="M16" s="51"/>
       <c r="N16" s="51"/>
       <c r="O16" s="51"/>
       <c r="P16" s="49"/>
       <c r="Q16" s="50">
         <v>2</v>
       </c>
       <c r="R16" s="51">
         <v>72</v>
       </c>
       <c r="S16" s="51">
         <v>35</v>
       </c>
       <c r="T16" s="51">
         <v>36</v>
       </c>
       <c r="U16" s="49">
         <v>1</v>
       </c>
       <c r="V16" s="50"/>
       <c r="W16" s="51"/>
       <c r="X16" s="51"/>
       <c r="Y16" s="51"/>
       <c r="Z16" s="52"/>
     </row>
     <row r="17" spans="1:26" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="162" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="163"/>
+      <c r="A17" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="142"/>
       <c r="C17" s="27"/>
       <c r="D17" s="57"/>
       <c r="E17" s="28"/>
       <c r="F17" s="38"/>
       <c r="G17" s="26">
         <v>9</v>
       </c>
       <c r="H17" s="27">
         <f>H18+H21+H24+H27+H30</f>
         <v>324</v>
       </c>
       <c r="I17" s="25">
         <f>I18+I21+I24+I27+I30</f>
         <v>9</v>
       </c>
       <c r="J17" s="25">
         <f>J18+J21+J24+J27+J30</f>
         <v>129</v>
       </c>
       <c r="K17" s="26">
         <f>K18+K21+K24+K27+K30</f>
         <v>186</v>
       </c>
       <c r="L17" s="27">
         <f>L18+L21+L24+L30</f>
@@ -2965,1143 +2930,1143 @@
         <f>P18+P21+P24+P30</f>
         <v>7</v>
       </c>
       <c r="Q17" s="27">
         <v>2</v>
       </c>
       <c r="R17" s="25">
         <v>72</v>
       </c>
       <c r="S17" s="25">
         <v>28</v>
       </c>
       <c r="T17" s="25">
         <v>42</v>
       </c>
       <c r="U17" s="26">
         <v>2</v>
       </c>
       <c r="V17" s="27"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="28"/>
     </row>
     <row r="18" spans="1:26" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="71" t="s">
+      <c r="A18" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="66" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="50"/>
-      <c r="D18" s="72"/>
+      <c r="D18" s="67"/>
       <c r="E18" s="52"/>
       <c r="F18" s="48"/>
       <c r="G18" s="49"/>
       <c r="H18" s="50">
         <v>72</v>
       </c>
       <c r="I18" s="51">
         <v>2</v>
       </c>
       <c r="J18" s="51">
         <v>38</v>
       </c>
       <c r="K18" s="49">
         <v>32</v>
       </c>
       <c r="L18" s="50">
         <v>2</v>
       </c>
       <c r="M18" s="51">
         <v>72</v>
       </c>
       <c r="N18" s="51">
         <v>38</v>
       </c>
       <c r="O18" s="51">
         <v>32</v>
       </c>
       <c r="P18" s="49">
         <v>2</v>
       </c>
       <c r="Q18" s="50"/>
       <c r="R18" s="51"/>
       <c r="S18" s="51"/>
       <c r="T18" s="51"/>
       <c r="U18" s="49"/>
       <c r="V18" s="50"/>
       <c r="W18" s="51"/>
       <c r="X18" s="51"/>
       <c r="Y18" s="51"/>
       <c r="Z18" s="52"/>
     </row>
     <row r="19" spans="1:26" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="13"/>
       <c r="G19" s="11"/>
       <c r="H19" s="6"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="11"/>
       <c r="L19" s="6">
         <v>2</v>
       </c>
       <c r="M19" s="3">
         <v>72</v>
       </c>
       <c r="N19" s="3">
         <v>38</v>
       </c>
       <c r="O19" s="3">
         <v>32</v>
       </c>
       <c r="P19" s="11">
         <v>2</v>
       </c>
       <c r="Q19" s="6"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="11"/>
       <c r="V19" s="6"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="7"/>
     </row>
     <row r="20" spans="1:26" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="13"/>
       <c r="G20" s="11"/>
       <c r="H20" s="6"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="11"/>
       <c r="L20" s="6">
         <v>2</v>
       </c>
       <c r="M20" s="3">
         <v>72</v>
       </c>
       <c r="N20" s="3">
         <v>38</v>
       </c>
       <c r="O20" s="3">
         <v>32</v>
       </c>
       <c r="P20" s="11">
         <v>2</v>
       </c>
       <c r="Q20" s="6"/>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="11"/>
       <c r="V20" s="6"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="7"/>
     </row>
     <row r="21" spans="1:26" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="71" t="s">
+      <c r="A21" s="65" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="66" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="50"/>
-      <c r="D21" s="72"/>
+      <c r="D21" s="67"/>
       <c r="E21" s="52"/>
       <c r="F21" s="48"/>
       <c r="G21" s="49"/>
       <c r="H21" s="50">
         <v>72</v>
       </c>
       <c r="I21" s="51">
         <v>2</v>
       </c>
       <c r="J21" s="51">
         <v>22</v>
       </c>
       <c r="K21" s="49">
         <v>48</v>
       </c>
       <c r="L21" s="50">
         <v>2</v>
       </c>
       <c r="M21" s="51">
         <v>72</v>
       </c>
       <c r="N21" s="51">
         <v>22</v>
       </c>
       <c r="O21" s="51">
         <v>48</v>
       </c>
       <c r="P21" s="49">
         <v>2</v>
       </c>
       <c r="Q21" s="50"/>
       <c r="R21" s="51"/>
       <c r="S21" s="51"/>
       <c r="T21" s="51"/>
       <c r="U21" s="49"/>
       <c r="V21" s="50"/>
       <c r="W21" s="51"/>
       <c r="X21" s="51"/>
       <c r="Y21" s="51"/>
       <c r="Z21" s="52"/>
     </row>
     <row r="22" spans="1:26" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="13"/>
       <c r="G22" s="11"/>
       <c r="H22" s="6"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="11"/>
       <c r="L22" s="6">
         <v>2</v>
       </c>
       <c r="M22" s="3">
         <v>72</v>
       </c>
       <c r="N22" s="3">
         <v>22</v>
       </c>
       <c r="O22" s="3">
         <v>48</v>
       </c>
       <c r="P22" s="11">
         <v>2</v>
       </c>
       <c r="Q22" s="6"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="11"/>
       <c r="V22" s="6"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="7"/>
     </row>
     <row r="23" spans="1:26" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="13"/>
       <c r="G23" s="11"/>
       <c r="H23" s="6"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="11"/>
       <c r="L23" s="6">
         <v>2</v>
       </c>
       <c r="M23" s="3">
         <v>72</v>
       </c>
       <c r="N23" s="3">
         <v>22</v>
       </c>
       <c r="O23" s="3">
         <v>48</v>
       </c>
       <c r="P23" s="11">
         <v>2</v>
       </c>
       <c r="Q23" s="6"/>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="11"/>
       <c r="V23" s="6"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="7"/>
     </row>
     <row r="24" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="71" t="s">
+      <c r="A24" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="66" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="50"/>
-      <c r="D24" s="72"/>
+      <c r="D24" s="67"/>
       <c r="E24" s="52"/>
       <c r="F24" s="48"/>
       <c r="G24" s="49"/>
       <c r="H24" s="50">
         <v>36</v>
       </c>
       <c r="I24" s="51">
         <v>1</v>
       </c>
       <c r="J24" s="51">
         <v>19</v>
       </c>
       <c r="K24" s="49">
         <v>16</v>
       </c>
       <c r="L24" s="50">
         <v>1</v>
       </c>
       <c r="M24" s="51">
         <v>36</v>
       </c>
       <c r="N24" s="51">
         <v>19</v>
       </c>
       <c r="O24" s="51">
         <v>16</v>
       </c>
       <c r="P24" s="49">
         <v>1</v>
       </c>
       <c r="Q24" s="50"/>
       <c r="R24" s="51"/>
       <c r="S24" s="51"/>
       <c r="T24" s="51"/>
       <c r="U24" s="49"/>
       <c r="V24" s="50"/>
       <c r="W24" s="51"/>
       <c r="X24" s="51"/>
       <c r="Y24" s="51"/>
       <c r="Z24" s="52"/>
     </row>
     <row r="25" spans="1:26" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="23" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="13"/>
       <c r="G25" s="11"/>
       <c r="H25" s="6"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="11"/>
       <c r="L25" s="6">
         <v>1</v>
       </c>
       <c r="M25" s="3">
         <v>36</v>
       </c>
       <c r="N25" s="3">
         <v>19</v>
       </c>
       <c r="O25" s="3">
         <v>16</v>
       </c>
       <c r="P25" s="11">
         <v>1</v>
       </c>
       <c r="Q25" s="6"/>
       <c r="R25" s="3"/>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="11"/>
       <c r="V25" s="6"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="7"/>
     </row>
     <row r="26" spans="1:26" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="23" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="13"/>
       <c r="G26" s="11"/>
       <c r="H26" s="6"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="11"/>
       <c r="L26" s="6">
         <v>1</v>
       </c>
       <c r="M26" s="3">
         <v>36</v>
       </c>
       <c r="N26" s="3">
         <v>19</v>
       </c>
       <c r="O26" s="3">
         <v>16</v>
       </c>
       <c r="P26" s="11">
         <v>1</v>
       </c>
       <c r="Q26" s="6"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
       <c r="U26" s="11"/>
       <c r="V26" s="6"/>
       <c r="W26" s="3"/>
       <c r="X26" s="3"/>
       <c r="Y26" s="3"/>
       <c r="Z26" s="7"/>
     </row>
     <row r="27" spans="1:26" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="71" t="s">
+      <c r="A27" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="66" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="50"/>
-      <c r="D27" s="72"/>
+      <c r="D27" s="67"/>
       <c r="E27" s="52"/>
       <c r="F27" s="48"/>
       <c r="G27" s="49"/>
       <c r="H27" s="50">
         <v>72</v>
       </c>
       <c r="I27" s="51">
         <v>2</v>
       </c>
       <c r="J27" s="51">
         <v>28</v>
       </c>
       <c r="K27" s="49">
         <v>42</v>
       </c>
       <c r="L27" s="50"/>
       <c r="M27" s="51"/>
       <c r="N27" s="51"/>
       <c r="O27" s="51"/>
       <c r="P27" s="49"/>
       <c r="Q27" s="50">
         <v>2</v>
       </c>
       <c r="R27" s="51">
         <v>72</v>
       </c>
       <c r="S27" s="51">
         <v>28</v>
       </c>
       <c r="T27" s="51">
         <v>42</v>
       </c>
       <c r="U27" s="49">
         <v>2</v>
       </c>
       <c r="V27" s="50"/>
       <c r="W27" s="51"/>
       <c r="X27" s="51"/>
       <c r="Y27" s="51"/>
       <c r="Z27" s="52"/>
     </row>
     <row r="28" spans="1:26" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="13"/>
       <c r="G28" s="11"/>
       <c r="H28" s="6"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="11"/>
       <c r="L28" s="6"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="6">
         <v>2</v>
       </c>
       <c r="R28" s="3">
         <v>72</v>
       </c>
       <c r="S28" s="3">
         <v>28</v>
       </c>
       <c r="T28" s="3">
         <v>42</v>
       </c>
       <c r="U28" s="11">
         <v>2</v>
       </c>
       <c r="V28" s="6"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="7"/>
     </row>
     <row r="29" spans="1:26" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="13"/>
       <c r="G29" s="11"/>
       <c r="H29" s="6"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="11"/>
       <c r="L29" s="6"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="6">
         <v>2</v>
       </c>
       <c r="R29" s="3">
         <v>72</v>
       </c>
       <c r="S29" s="3">
         <v>28</v>
       </c>
       <c r="T29" s="3">
         <v>42</v>
       </c>
       <c r="U29" s="11">
         <v>2</v>
       </c>
       <c r="V29" s="6"/>
       <c r="W29" s="3"/>
       <c r="X29" s="3"/>
       <c r="Y29" s="3"/>
       <c r="Z29" s="7"/>
     </row>
     <row r="30" spans="1:26" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="71" t="s">
+      <c r="A30" s="65" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="66" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="50"/>
-      <c r="D30" s="72"/>
+      <c r="D30" s="67"/>
       <c r="E30" s="52"/>
       <c r="F30" s="48"/>
       <c r="G30" s="49"/>
       <c r="H30" s="50">
         <v>72</v>
       </c>
       <c r="I30" s="51">
         <v>2</v>
       </c>
       <c r="J30" s="51">
         <v>22</v>
       </c>
       <c r="K30" s="49">
         <v>48</v>
       </c>
       <c r="L30" s="50">
         <v>2</v>
       </c>
       <c r="M30" s="51">
         <v>72</v>
       </c>
       <c r="N30" s="51">
         <v>22</v>
       </c>
       <c r="O30" s="51">
         <v>48</v>
       </c>
       <c r="P30" s="49">
         <v>2</v>
       </c>
       <c r="Q30" s="50"/>
       <c r="R30" s="51"/>
       <c r="S30" s="51"/>
       <c r="T30" s="51"/>
       <c r="U30" s="49"/>
       <c r="V30" s="50"/>
       <c r="W30" s="51"/>
       <c r="X30" s="51"/>
       <c r="Y30" s="51"/>
       <c r="Z30" s="52"/>
     </row>
     <row r="31" spans="1:26" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="23" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="13"/>
       <c r="G31" s="11"/>
       <c r="H31" s="6"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="11"/>
       <c r="L31" s="6">
         <v>2</v>
       </c>
       <c r="M31" s="3">
         <v>72</v>
       </c>
       <c r="N31" s="3">
         <v>22</v>
       </c>
       <c r="O31" s="3">
         <v>48</v>
       </c>
       <c r="P31" s="11">
         <v>2</v>
       </c>
       <c r="Q31" s="6"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="11"/>
       <c r="V31" s="6"/>
       <c r="W31" s="3"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="7"/>
     </row>
     <row r="32" spans="1:26" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="23" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="13"/>
       <c r="G32" s="11"/>
       <c r="H32" s="6"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="11"/>
       <c r="L32" s="6">
         <v>2</v>
       </c>
       <c r="M32" s="3">
         <v>72</v>
       </c>
       <c r="N32" s="3">
         <v>22</v>
       </c>
       <c r="O32" s="3">
         <v>48</v>
       </c>
       <c r="P32" s="11">
         <v>2</v>
       </c>
       <c r="Q32" s="6"/>
       <c r="R32" s="3"/>
       <c r="S32" s="3"/>
       <c r="T32" s="3"/>
       <c r="U32" s="11"/>
       <c r="V32" s="6"/>
       <c r="W32" s="3"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="7"/>
     </row>
     <row r="33" spans="1:26" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="121" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="120" t="s">
+      <c r="A33" s="111" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="110" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="41"/>
-      <c r="D33" s="67"/>
+      <c r="D33" s="62"/>
       <c r="E33" s="43"/>
       <c r="F33" s="39"/>
       <c r="G33" s="40"/>
       <c r="H33" s="41"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="40"/>
       <c r="L33" s="41"/>
       <c r="M33" s="42"/>
       <c r="N33" s="42"/>
       <c r="O33" s="42"/>
       <c r="P33" s="40"/>
       <c r="Q33" s="41"/>
       <c r="R33" s="42"/>
       <c r="S33" s="42"/>
       <c r="T33" s="42"/>
       <c r="U33" s="40"/>
       <c r="V33" s="41"/>
       <c r="W33" s="42"/>
       <c r="X33" s="42"/>
       <c r="Y33" s="42"/>
       <c r="Z33" s="43"/>
     </row>
     <row r="34" spans="1:26" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="23" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="13"/>
       <c r="G34" s="11"/>
       <c r="H34" s="6">
         <v>36</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
       <c r="J34" s="3">
         <v>19</v>
       </c>
       <c r="K34" s="11">
         <v>16</v>
       </c>
       <c r="L34" s="6">
         <v>1</v>
       </c>
       <c r="M34" s="3">
         <v>36</v>
       </c>
       <c r="N34" s="3">
         <v>19</v>
       </c>
       <c r="O34" s="3">
         <v>16</v>
       </c>
       <c r="P34" s="11">
         <v>1</v>
       </c>
       <c r="Q34" s="6"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="11"/>
       <c r="V34" s="6"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="7"/>
     </row>
     <row r="35" spans="1:26" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="23" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="13"/>
       <c r="G35" s="11"/>
       <c r="H35" s="6">
         <v>36</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
       <c r="J35" s="3">
         <v>19</v>
       </c>
       <c r="K35" s="11">
         <v>16</v>
       </c>
       <c r="L35" s="6">
         <v>1</v>
       </c>
       <c r="M35" s="3">
         <v>36</v>
       </c>
       <c r="N35" s="3">
         <v>19</v>
       </c>
       <c r="O35" s="3">
         <v>16</v>
       </c>
       <c r="P35" s="11">
         <v>1</v>
       </c>
       <c r="Q35" s="6"/>
       <c r="R35" s="3"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
       <c r="U35" s="11"/>
       <c r="V35" s="6"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="Z35" s="7"/>
     </row>
     <row r="36" spans="1:26" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="13"/>
       <c r="G36" s="11"/>
       <c r="H36" s="6">
         <v>36</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
       <c r="J36" s="3">
         <v>19</v>
       </c>
       <c r="K36" s="11">
         <v>16</v>
       </c>
-      <c r="L36" s="6">
+      <c r="L36" s="6"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="11"/>
+      <c r="Q36" s="6">
         <v>1</v>
       </c>
-      <c r="M36" s="3">
+      <c r="R36" s="3">
         <v>36</v>
       </c>
-      <c r="N36" s="3">
+      <c r="S36" s="3">
         <v>19</v>
       </c>
-      <c r="O36" s="3">
+      <c r="T36" s="3">
         <v>16</v>
       </c>
-      <c r="P36" s="11">
+      <c r="U36" s="11">
         <v>1</v>
       </c>
-      <c r="Q36" s="6"/>
-[...3 lines deleted...]
-      <c r="U36" s="11"/>
       <c r="V36" s="6"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="7"/>
     </row>
     <row r="37" spans="1:26" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="23" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="13"/>
       <c r="G37" s="11"/>
       <c r="H37" s="6">
         <v>72</v>
       </c>
       <c r="I37" s="3">
         <v>2</v>
       </c>
       <c r="J37" s="3">
         <v>38</v>
       </c>
       <c r="K37" s="11">
         <v>32</v>
       </c>
       <c r="L37" s="6">
         <v>2</v>
       </c>
       <c r="M37" s="3">
         <v>72</v>
       </c>
       <c r="N37" s="3">
         <v>38</v>
       </c>
       <c r="O37" s="3">
         <v>32</v>
       </c>
       <c r="P37" s="11">
         <v>2</v>
       </c>
       <c r="Q37" s="6"/>
       <c r="R37" s="3"/>
       <c r="S37" s="3"/>
       <c r="T37" s="3"/>
       <c r="U37" s="11"/>
       <c r="V37" s="6"/>
       <c r="W37" s="3"/>
       <c r="X37" s="3"/>
       <c r="Y37" s="3"/>
       <c r="Z37" s="7"/>
     </row>
     <row r="38" spans="1:26" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="13"/>
       <c r="G38" s="11"/>
       <c r="H38" s="6">
         <v>36</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
       <c r="J38" s="3">
         <v>19</v>
       </c>
       <c r="K38" s="11">
         <v>16</v>
       </c>
       <c r="L38" s="6">
         <v>1</v>
       </c>
       <c r="M38" s="3">
         <v>36</v>
       </c>
       <c r="N38" s="3">
         <v>19</v>
       </c>
       <c r="O38" s="3">
         <v>16</v>
       </c>
       <c r="P38" s="11">
         <v>1</v>
       </c>
       <c r="Q38" s="6"/>
       <c r="R38" s="3"/>
       <c r="S38" s="3"/>
       <c r="T38" s="3"/>
       <c r="U38" s="11"/>
       <c r="V38" s="6"/>
       <c r="W38" s="3"/>
       <c r="X38" s="3"/>
       <c r="Y38" s="3"/>
       <c r="Z38" s="7"/>
     </row>
     <row r="39" spans="1:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="68" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="A39" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39" s="64" t="s">
+        <v>67</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="25"/>
       <c r="E39" s="28"/>
       <c r="F39" s="38"/>
       <c r="G39" s="26">
         <v>1</v>
       </c>
       <c r="H39" s="27">
         <v>36</v>
       </c>
       <c r="I39" s="25">
         <v>1</v>
       </c>
       <c r="J39" s="25">
         <v>15</v>
       </c>
       <c r="K39" s="26">
         <v>20</v>
       </c>
       <c r="L39" s="27"/>
       <c r="M39" s="25"/>
       <c r="N39" s="25"/>
       <c r="O39" s="25"/>
       <c r="P39" s="26"/>
       <c r="Q39" s="27">
         <v>1</v>
       </c>
       <c r="R39" s="25">
         <v>36</v>
       </c>
       <c r="S39" s="25">
         <v>15</v>
       </c>
       <c r="T39" s="25">
         <v>20</v>
       </c>
       <c r="U39" s="26">
         <v>1</v>
       </c>
       <c r="V39" s="27"/>
       <c r="W39" s="25"/>
       <c r="X39" s="25"/>
       <c r="Y39" s="25"/>
       <c r="Z39" s="28"/>
     </row>
     <row r="40" spans="1:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="126" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="127" t="s">
+      <c r="A40" s="116" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="117" t="s">
         <v>20</v>
       </c>
-      <c r="C40" s="62"/>
-      <c r="D40" s="63">
+      <c r="C40" s="6"/>
+      <c r="D40" s="3">
         <v>4</v>
       </c>
-      <c r="E40" s="64"/>
-[...1 lines deleted...]
-      <c r="G40" s="66">
+      <c r="E40" s="7"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="11">
         <v>1</v>
       </c>
-      <c r="H40" s="62">
+      <c r="H40" s="6">
         <v>36</v>
       </c>
-      <c r="I40" s="63">
+      <c r="I40" s="3">
         <v>1</v>
       </c>
-      <c r="J40" s="63">
+      <c r="J40" s="3">
         <v>15</v>
       </c>
-      <c r="K40" s="66">
+      <c r="K40" s="11">
         <v>20</v>
       </c>
-      <c r="L40" s="62"/>
-[...4 lines deleted...]
-      <c r="Q40" s="62">
+      <c r="L40" s="6"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="6">
         <v>1</v>
       </c>
-      <c r="R40" s="63">
+      <c r="R40" s="3">
         <v>36</v>
       </c>
-      <c r="S40" s="63">
+      <c r="S40" s="3">
         <v>15</v>
       </c>
-      <c r="T40" s="63">
+      <c r="T40" s="3">
         <v>20</v>
       </c>
-      <c r="U40" s="66">
+      <c r="U40" s="11">
         <v>1</v>
       </c>
-      <c r="V40" s="62"/>
-[...3 lines deleted...]
-      <c r="Z40" s="64"/>
+      <c r="V40" s="6"/>
+      <c r="W40" s="3"/>
+      <c r="X40" s="3"/>
+      <c r="Y40" s="3"/>
+      <c r="Z40" s="7"/>
     </row>
     <row r="41" spans="1:26" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="132" t="s">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="A41" s="122" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="123" t="s">
+        <v>61</v>
       </c>
       <c r="C41" s="58"/>
       <c r="D41" s="61"/>
       <c r="E41" s="59"/>
       <c r="F41" s="60"/>
       <c r="G41" s="26">
         <f>G42+G43+G44</f>
         <v>3</v>
       </c>
       <c r="H41" s="27">
         <f>H42+H43+H44</f>
         <v>108</v>
       </c>
       <c r="I41" s="25">
         <f>I42+I43+I44</f>
         <v>3</v>
       </c>
       <c r="J41" s="25">
         <f>J42+J43+J44</f>
         <v>9</v>
       </c>
       <c r="K41" s="26">
         <f>K42+K43+K44</f>
         <v>96</v>
       </c>
@@ -4130,429 +4095,429 @@
         <v>4</v>
       </c>
       <c r="T41" s="25">
         <v>31</v>
       </c>
       <c r="U41" s="26">
         <v>1</v>
       </c>
       <c r="V41" s="27">
         <v>1</v>
       </c>
       <c r="W41" s="25">
         <v>36</v>
       </c>
       <c r="X41" s="25">
         <v>3</v>
       </c>
       <c r="Y41" s="25">
         <v>32</v>
       </c>
       <c r="Z41" s="28">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:26" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="128" t="s">
+      <c r="A42" s="118" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="119" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="13">
+        <v>2</v>
+      </c>
+      <c r="D42" s="3"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="13"/>
+      <c r="G42" s="11">
+        <v>1</v>
+      </c>
+      <c r="H42" s="6">
+        <v>36</v>
+      </c>
+      <c r="I42" s="3">
+        <v>1</v>
+      </c>
+      <c r="J42" s="3">
+        <v>2</v>
+      </c>
+      <c r="K42" s="11">
+        <v>33</v>
+      </c>
+      <c r="L42" s="6">
+        <v>1</v>
+      </c>
+      <c r="M42" s="3">
+        <v>36</v>
+      </c>
+      <c r="N42" s="3">
+        <v>2</v>
+      </c>
+      <c r="O42" s="3">
+        <v>33</v>
+      </c>
+      <c r="P42" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="3"/>
+      <c r="S42" s="3"/>
+      <c r="T42" s="3"/>
+      <c r="U42" s="11"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="3"/>
+      <c r="X42" s="3"/>
+      <c r="Y42" s="3"/>
+      <c r="Z42" s="7"/>
+    </row>
+    <row r="43" spans="1:26" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="118" t="s">
         <v>95</v>
       </c>
-      <c r="B42" s="129" t="s">
+      <c r="B43" s="119" t="s">
         <v>70</v>
       </c>
-      <c r="C42" s="65">
+      <c r="C43" s="13">
+        <v>4</v>
+      </c>
+      <c r="D43" s="3"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="11">
+        <v>1</v>
+      </c>
+      <c r="H43" s="6">
+        <v>36</v>
+      </c>
+      <c r="I43" s="3">
+        <v>1</v>
+      </c>
+      <c r="J43" s="3">
+        <v>4</v>
+      </c>
+      <c r="K43" s="11">
+        <v>31</v>
+      </c>
+      <c r="L43" s="6"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="11"/>
+      <c r="Q43" s="6">
+        <v>1</v>
+      </c>
+      <c r="R43" s="3">
+        <v>36</v>
+      </c>
+      <c r="S43" s="3">
+        <v>4</v>
+      </c>
+      <c r="T43" s="3">
+        <v>31</v>
+      </c>
+      <c r="U43" s="11">
+        <v>1</v>
+      </c>
+      <c r="V43" s="6"/>
+      <c r="W43" s="3"/>
+      <c r="X43" s="3"/>
+      <c r="Y43" s="3"/>
+      <c r="Z43" s="7"/>
+    </row>
+    <row r="44" spans="1:26" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="120" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="121" t="s">
+        <v>71</v>
+      </c>
+      <c r="C44" s="68">
+        <v>5</v>
+      </c>
+      <c r="D44" s="69"/>
+      <c r="E44" s="70"/>
+      <c r="F44" s="68"/>
+      <c r="G44" s="71">
+        <v>1</v>
+      </c>
+      <c r="H44" s="72">
+        <v>36</v>
+      </c>
+      <c r="I44" s="69">
+        <v>1</v>
+      </c>
+      <c r="J44" s="69">
+        <v>3</v>
+      </c>
+      <c r="K44" s="71">
+        <v>32</v>
+      </c>
+      <c r="L44" s="72"/>
+      <c r="M44" s="69"/>
+      <c r="N44" s="69"/>
+      <c r="O44" s="69"/>
+      <c r="P44" s="71"/>
+      <c r="Q44" s="72"/>
+      <c r="R44" s="69"/>
+      <c r="S44" s="69"/>
+      <c r="T44" s="69"/>
+      <c r="U44" s="71"/>
+      <c r="V44" s="72">
+        <v>1</v>
+      </c>
+      <c r="W44" s="69">
+        <v>36</v>
+      </c>
+      <c r="X44" s="69">
+        <v>3</v>
+      </c>
+      <c r="Y44" s="69">
+        <v>32</v>
+      </c>
+      <c r="Z44" s="70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="143" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" s="144"/>
+      <c r="C45" s="101"/>
+      <c r="D45" s="102"/>
+      <c r="E45" s="103"/>
+      <c r="F45" s="104"/>
+      <c r="G45" s="86">
         <v>2</v>
       </c>
-      <c r="D42" s="63"/>
-[...2 lines deleted...]
-      <c r="G42" s="66">
+      <c r="H45" s="87">
+        <v>72</v>
+      </c>
+      <c r="I45" s="88">
         <v>1</v>
       </c>
-      <c r="H42" s="62">
-[...5 lines deleted...]
-      <c r="J42" s="63">
+      <c r="J45" s="88">
+        <v>7</v>
+      </c>
+      <c r="K45" s="86">
+        <v>64</v>
+      </c>
+      <c r="L45" s="101"/>
+      <c r="M45" s="102"/>
+      <c r="N45" s="102"/>
+      <c r="O45" s="102"/>
+      <c r="P45" s="105"/>
+      <c r="Q45" s="101"/>
+      <c r="R45" s="102"/>
+      <c r="S45" s="102"/>
+      <c r="T45" s="102"/>
+      <c r="U45" s="105"/>
+      <c r="V45" s="87">
         <v>2</v>
       </c>
-      <c r="K42" s="66">
-[...86 lines deleted...]
-      <c r="B44" s="131" t="s">
+      <c r="W45" s="88">
         <v>72</v>
       </c>
-      <c r="C44" s="73">
-[...64 lines deleted...]
-      <c r="J45" s="98">
+      <c r="X45" s="88">
         <v>7</v>
       </c>
-      <c r="K45" s="96">
+      <c r="Y45" s="88">
         <v>64</v>
       </c>
-      <c r="L45" s="111"/>
-[...21 lines deleted...]
-      <c r="Z45" s="99">
+      <c r="Z45" s="89">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:26" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="36" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B46" s="109" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="C46" s="107"/>
-[...1 lines deleted...]
-      <c r="E46" s="109">
+      <c r="C46" s="97"/>
+      <c r="D46" s="98"/>
+      <c r="E46" s="99">
         <v>6</v>
       </c>
-      <c r="F46" s="107"/>
-      <c r="G46" s="110">
+      <c r="F46" s="97"/>
+      <c r="G46" s="100">
         <v>2</v>
       </c>
       <c r="H46" s="37">
         <v>72</v>
       </c>
-      <c r="I46" s="108">
+      <c r="I46" s="98">
         <v>1</v>
       </c>
-      <c r="J46" s="108">
+      <c r="J46" s="98">
         <v>7</v>
       </c>
-      <c r="K46" s="110">
+      <c r="K46" s="100">
         <v>64</v>
       </c>
       <c r="L46" s="37"/>
-      <c r="M46" s="108"/>
-[...2 lines deleted...]
-      <c r="P46" s="110"/>
+      <c r="M46" s="98"/>
+      <c r="N46" s="98"/>
+      <c r="O46" s="98"/>
+      <c r="P46" s="100"/>
       <c r="Q46" s="37"/>
-      <c r="R46" s="108"/>
-[...2 lines deleted...]
-      <c r="U46" s="110"/>
+      <c r="R46" s="98"/>
+      <c r="S46" s="98"/>
+      <c r="T46" s="98"/>
+      <c r="U46" s="100"/>
       <c r="V46" s="37">
         <v>2</v>
       </c>
-      <c r="W46" s="108">
+      <c r="W46" s="98">
         <v>72</v>
       </c>
-      <c r="X46" s="108">
+      <c r="X46" s="98">
         <v>7</v>
       </c>
-      <c r="Y46" s="108">
+      <c r="Y46" s="98">
         <v>64</v>
       </c>
-      <c r="Z46" s="109">
+      <c r="Z46" s="99">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="153"/>
-[...24 lines deleted...]
-      <c r="Z47" s="155"/>
+      <c r="A47" s="132"/>
+      <c r="B47" s="133"/>
+      <c r="C47" s="133"/>
+      <c r="D47" s="133"/>
+      <c r="E47" s="133"/>
+      <c r="F47" s="133"/>
+      <c r="G47" s="133"/>
+      <c r="H47" s="133"/>
+      <c r="I47" s="133"/>
+      <c r="J47" s="133"/>
+      <c r="K47" s="133"/>
+      <c r="L47" s="133"/>
+      <c r="M47" s="133"/>
+      <c r="N47" s="133"/>
+      <c r="O47" s="133"/>
+      <c r="P47" s="133"/>
+      <c r="Q47" s="133"/>
+      <c r="R47" s="133"/>
+      <c r="S47" s="133"/>
+      <c r="T47" s="133"/>
+      <c r="U47" s="133"/>
+      <c r="V47" s="133"/>
+      <c r="W47" s="133"/>
+      <c r="X47" s="133"/>
+      <c r="Y47" s="133"/>
+      <c r="Z47" s="134"/>
     </row>
     <row r="48" spans="1:26" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="148" t="s">
+      <c r="A48" s="124" t="s">
         <v>22</v>
       </c>
-      <c r="B48" s="149"/>
-[...4 lines deleted...]
-      <c r="G48" s="117">
+      <c r="B48" s="125"/>
+      <c r="C48" s="125"/>
+      <c r="D48" s="125"/>
+      <c r="E48" s="126"/>
+      <c r="F48" s="106"/>
+      <c r="G48" s="107">
         <f t="shared" ref="G48:Z48" si="1">G5+G10+G45</f>
         <v>180</v>
       </c>
-      <c r="H48" s="116">
+      <c r="H48" s="106">
         <f t="shared" si="1"/>
         <v>6480</v>
       </c>
-      <c r="I48" s="118">
+      <c r="I48" s="108">
         <f t="shared" si="1"/>
         <v>30</v>
       </c>
-      <c r="J48" s="118">
+      <c r="J48" s="108">
         <f t="shared" si="1"/>
         <v>911</v>
       </c>
-      <c r="K48" s="117">
+      <c r="K48" s="107">
         <f t="shared" si="1"/>
         <v>5539</v>
       </c>
-      <c r="L48" s="116">
+      <c r="L48" s="106">
         <f t="shared" si="1"/>
         <v>66</v>
       </c>
-      <c r="M48" s="118">
+      <c r="M48" s="108">
         <f t="shared" si="1"/>
         <v>2376</v>
       </c>
-      <c r="N48" s="118">
+      <c r="N48" s="108">
         <f t="shared" si="1"/>
         <v>426</v>
       </c>
-      <c r="O48" s="118">
+      <c r="O48" s="108">
         <f t="shared" si="1"/>
         <v>1935</v>
       </c>
-      <c r="P48" s="117">
+      <c r="P48" s="107">
         <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="Q48" s="116">
+      <c r="Q48" s="106">
         <f t="shared" si="1"/>
         <v>60</v>
       </c>
-      <c r="R48" s="118">
+      <c r="R48" s="108">
         <f t="shared" si="1"/>
         <v>2160</v>
       </c>
-      <c r="S48" s="118">
+      <c r="S48" s="108">
         <f t="shared" si="1"/>
         <v>325</v>
       </c>
-      <c r="T48" s="118">
+      <c r="T48" s="108">
         <f t="shared" si="1"/>
         <v>1825</v>
       </c>
-      <c r="U48" s="117">
+      <c r="U48" s="107">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="V48" s="116">
+      <c r="V48" s="106">
         <f t="shared" si="1"/>
         <v>54</v>
       </c>
-      <c r="W48" s="118">
+      <c r="W48" s="108">
         <f t="shared" si="1"/>
         <v>1944</v>
       </c>
-      <c r="X48" s="118">
+      <c r="X48" s="108">
         <f t="shared" si="1"/>
         <v>160</v>
       </c>
-      <c r="Y48" s="118">
+      <c r="Y48" s="108">
         <f t="shared" si="1"/>
         <v>1779</v>
       </c>
-      <c r="Z48" s="119">
+      <c r="Z48" s="109">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A49"/>
       <c r="C49" s="15"/>
       <c r="E49" s="15"/>
       <c r="F49" s="1"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="L49"/>
       <c r="Q49"/>
       <c r="V49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A50"/>
       <c r="C50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="2"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="L50"/>
       <c r="Q50"/>
@@ -32798,106 +32763,106 @@
       <c r="F2450" s="15"/>
       <c r="G2450"/>
       <c r="H2450"/>
       <c r="L2450"/>
       <c r="Q2450"/>
       <c r="V2450"/>
       <c r="Z2450"/>
     </row>
     <row r="2451" spans="3:26" x14ac:dyDescent="0.25">
       <c r="C2451" s="15"/>
       <c r="E2451" s="17"/>
       <c r="F2451" s="15"/>
       <c r="G2451"/>
       <c r="H2451"/>
       <c r="L2451"/>
       <c r="Q2451"/>
       <c r="V2451"/>
       <c r="Z2451"/>
     </row>
     <row r="2452" spans="3:26" x14ac:dyDescent="0.25">
       <c r="F2452" s="29"/>
       <c r="G2452" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="L2:Z2"/>
+    <mergeCell ref="L3:P3"/>
+    <mergeCell ref="Q3:U3"/>
+    <mergeCell ref="V3:Z3"/>
+    <mergeCell ref="L7:L9"/>
+    <mergeCell ref="Q7:Q9"/>
+    <mergeCell ref="V7:V9"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:K2"/>
     <mergeCell ref="A47:Z47"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A45:B45"/>
-    <mergeCell ref="A1:Z1"/>
-[...8 lines deleted...]
-    <mergeCell ref="V7:V9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="10" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="50" max="16383" man="1"/>
     <brk id="2021" max="25" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="I12" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Очка 25-26</vt:lpstr>
-      <vt:lpstr>'Очка 25-26'!Область_печати</vt:lpstr>
+      <vt:lpstr>Очная форма 25-26</vt:lpstr>
+      <vt:lpstr>'Очная форма 25-26'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Роман Барабанов</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>